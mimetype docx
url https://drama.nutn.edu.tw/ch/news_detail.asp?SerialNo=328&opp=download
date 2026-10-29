--- v0 (2026-05-09)
+++ v1 (2026-10-29)
@@ -105,82 +105,82 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>財團法人周凱劇場基金會</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D9B3E4" w14:textId="7E6BE7AE" w:rsidR="00E001AD" w:rsidRPr="00F946CD" w:rsidRDefault="00F946CD" w:rsidP="003576E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD7363A" w14:textId="72D9A084" w:rsidR="00E001AD" w:rsidRDefault="002F4FA8" w:rsidP="00E001AD">
+    <w:p w14:paraId="3BD7363A" w14:textId="2C07AD47" w:rsidR="00E001AD" w:rsidRDefault="002F4FA8" w:rsidP="00E001AD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00F946CD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="007A1785">
+      <w:r w:rsidR="00241495">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="00E001AD" w:rsidRPr="00E001AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>劇場藝術獎學金申請表</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A482769" w14:textId="77777777" w:rsidR="00452C74" w:rsidRDefault="00452C74" w:rsidP="00E001AD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -831,80 +831,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C4AB8" w:rsidRPr="00E001AD" w14:paraId="509DBA99" w14:textId="77777777" w:rsidTr="00760598">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10062" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30F20B06" w14:textId="0B0EDF44" w:rsidR="008C4AB8" w:rsidRPr="00DE222B" w:rsidRDefault="00F946CD" w:rsidP="00E001AD">
+          <w:p w14:paraId="30F20B06" w14:textId="159C0CAB" w:rsidR="008C4AB8" w:rsidRPr="00DE222B" w:rsidRDefault="00F946CD" w:rsidP="00E001AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="008C4AB8" w:rsidRPr="00E001AD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="007A1785">
+            <w:r w:rsidR="00FF4EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="008C4AB8" w:rsidRPr="00E001AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學年度上下學期學業平均成績</w:t>
             </w:r>
             <w:r w:rsidR="008C4AB8" w:rsidRPr="00E001AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C4AB8" w:rsidRPr="00E001AD" w14:paraId="110662BD" w14:textId="77777777" w:rsidTr="00452C74">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="653"/>
         </w:trPr>
         <w:tc>
@@ -3972,61 +3972,61 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007452F9" w:rsidRPr="007452F9" w:rsidSect="00140237">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1077" w:bottom="851" w:left="1077" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76413278" w14:textId="77777777" w:rsidR="00BD3C40" w:rsidRDefault="00BD3C40" w:rsidP="003576E3">
+    <w:p w14:paraId="2DEACBE0" w14:textId="77777777" w:rsidR="00675997" w:rsidRDefault="00675997" w:rsidP="003576E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57CE9499" w14:textId="77777777" w:rsidR="00BD3C40" w:rsidRDefault="00BD3C40" w:rsidP="003576E3">
+    <w:p w14:paraId="38ECB313" w14:textId="77777777" w:rsidR="00675997" w:rsidRDefault="00675997" w:rsidP="003576E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
@@ -4040,75 +4040,75 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DFKaiShu-SB-Estd-BF">
-    <w:altName w:val="Arial Unicode MS"/>
+    <w:altName w:val="Microsoft YaHei"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1999F50E" w14:textId="77777777" w:rsidR="00BD3C40" w:rsidRDefault="00BD3C40" w:rsidP="003576E3">
+    <w:p w14:paraId="4C65BB19" w14:textId="77777777" w:rsidR="00675997" w:rsidRDefault="00675997" w:rsidP="003576E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="319B12D4" w14:textId="77777777" w:rsidR="00BD3C40" w:rsidRDefault="00BD3C40" w:rsidP="003576E3">
+    <w:p w14:paraId="0334B4B8" w14:textId="77777777" w:rsidR="00675997" w:rsidRDefault="00675997" w:rsidP="003576E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
@@ -4120,100 +4120,107 @@
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B8470E"/>
     <w:rsid w:val="000833FE"/>
     <w:rsid w:val="0012723F"/>
     <w:rsid w:val="00140237"/>
     <w:rsid w:val="001B2FFD"/>
     <w:rsid w:val="00227E1B"/>
+    <w:rsid w:val="00241495"/>
     <w:rsid w:val="00246AEE"/>
     <w:rsid w:val="002A4C48"/>
     <w:rsid w:val="002D772A"/>
     <w:rsid w:val="002F4FA8"/>
     <w:rsid w:val="003007F1"/>
     <w:rsid w:val="00301C72"/>
     <w:rsid w:val="00345EA1"/>
     <w:rsid w:val="003576E3"/>
     <w:rsid w:val="003940A1"/>
     <w:rsid w:val="003A31E6"/>
     <w:rsid w:val="003A6071"/>
     <w:rsid w:val="003B0993"/>
     <w:rsid w:val="003F027F"/>
     <w:rsid w:val="00414807"/>
     <w:rsid w:val="00417D7A"/>
     <w:rsid w:val="00452C74"/>
+    <w:rsid w:val="004F1F8B"/>
     <w:rsid w:val="005F4180"/>
     <w:rsid w:val="00601C87"/>
     <w:rsid w:val="00611D12"/>
     <w:rsid w:val="00654E70"/>
+    <w:rsid w:val="00675997"/>
     <w:rsid w:val="006974DB"/>
     <w:rsid w:val="00725203"/>
     <w:rsid w:val="007452F9"/>
     <w:rsid w:val="00760598"/>
+    <w:rsid w:val="00766A35"/>
     <w:rsid w:val="007A1785"/>
     <w:rsid w:val="007F522E"/>
     <w:rsid w:val="007F7F63"/>
     <w:rsid w:val="00805406"/>
     <w:rsid w:val="008632F5"/>
     <w:rsid w:val="008C4AB8"/>
     <w:rsid w:val="00923621"/>
+    <w:rsid w:val="00925DB8"/>
+    <w:rsid w:val="0094743D"/>
     <w:rsid w:val="0097690F"/>
     <w:rsid w:val="009C7F33"/>
-    <w:rsid w:val="009F31F6"/>
     <w:rsid w:val="00A673C4"/>
     <w:rsid w:val="00B16D3E"/>
     <w:rsid w:val="00B73A92"/>
     <w:rsid w:val="00B8470E"/>
+    <w:rsid w:val="00BB514A"/>
     <w:rsid w:val="00BC7832"/>
-    <w:rsid w:val="00BD3C40"/>
     <w:rsid w:val="00BF31C4"/>
     <w:rsid w:val="00C77853"/>
     <w:rsid w:val="00C933A8"/>
     <w:rsid w:val="00D74415"/>
     <w:rsid w:val="00DB1BBC"/>
     <w:rsid w:val="00DB2DAC"/>
     <w:rsid w:val="00DE222B"/>
     <w:rsid w:val="00E001AD"/>
+    <w:rsid w:val="00E764CA"/>
     <w:rsid w:val="00F946CD"/>
     <w:rsid w:val="00FB226D"/>
+    <w:rsid w:val="00FF4EAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="60A9A940"/>